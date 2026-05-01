--- v0 (2026-05-01)
+++ v1 (2026-05-01)
@@ -9713,58 +9713,61 @@
         <is>
           <r>
             <rPr/>
             <t>Mainz Athletics</t>
           </r>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Stuttgart Reds</t>
           </r>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>1:11</t>
+          </r>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Mainz Athletics - Baseballstadion am Hartmühlenweg</t>
           </r>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
@@ -9997,58 +10000,61 @@
         <is>
           <r>
             <rPr/>
             <t>Heidenheim Heideköpfe</t>
           </r>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Gauting Indians</t>
           </r>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>17:8</t>
+          </r>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Heidenheim Heideköpfe - Hellenstein Energie Ballpark</t>
           </r>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
@@ -11131,51 +11137,54 @@
         <is>
           <r>
             <rPr/>
             <t>15:5</t>
           </r>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>9</t>
+          </r>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Bad Mergentheim Warriors - Deutschordensstadion Baseballplatz</t>
           </r>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Bad Mergentheim Warriors</t>
           </r>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Kirk Gregory</t>
           </r>
         </is>
@@ -11258,53 +11267,74 @@
       </c>
       <c r="AL49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Porasil Karin</t>
           </r>
         </is>
       </c>
       <c r="AM49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>C</t>
           </r>
         </is>
       </c>
       <c r="AN49" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>C-028572-SCO</t>
           </r>
         </is>
       </c>
-      <c r="AO49" s="0"/>
-[...1 lines deleted...]
-      <c r="AQ49" s="0"/>
+      <c r="AO49" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Kehrwald Franziska</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP49" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>B</t>
+          </r>
+        </is>
+      </c>
+      <c r="AQ49" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>B-084790-SCO</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BWBSV</t>
           </r>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>PH</t>
           </r>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BB</t>
           </r>
         </is>
@@ -11580,58 +11610,61 @@
         <is>
           <r>
             <rPr/>
             <t>Nagold Mohawks</t>
           </r>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Ladenburg Romans</t>
           </r>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>37:36</t>
+          </r>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nagold Mohawks - Mohawks-Park</t>
           </r>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
@@ -13055,73 +13088,76 @@
             <rPr/>
             <t>Bad Mergentheim Warriors</t>
           </r>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Herrenberg Wanderers</t>
           </r>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>8:26</t>
+            <t>8:25</t>
           </r>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>7</t>
           </r>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>7</t>
+          </r>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Bad Mergentheim Warriors - Deutschordensstadion Baseballplatz</t>
           </r>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Bad Mergentheim Warriors</t>
           </r>
         </is>
       </c>
       <c r="Q57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Meier Markus</t>
           </r>
         </is>