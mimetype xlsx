--- v0 (2026-09-20)
+++ v1 (2026-09-20)
@@ -4340,67 +4340,67 @@
             <t>C</t>
           </r>
         </is>
       </c>
       <c r="S19" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>C-079660-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="T19" s="4"/>
       <c r="U19" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="V19" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>Weinmann Michael</t>
+            <t>Julian Hetzel Matteo</t>
           </r>
         </is>
       </c>
       <c r="W19" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B</t>
+            <t>C</t>
           </r>
         </is>
       </c>
       <c r="X19" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B-040143-UMP-BB</t>
+            <t>C-076178-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="Y19" s="4"/>
       <c r="Z19" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="AA19" s="0"/>
       <c r="AB19" s="0"/>
       <c r="AC19" s="0"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="0"/>
       <c r="AF19" s="0"/>
       <c r="AG19" s="0"/>
       <c r="AH19" s="0"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="0"/>
       <c r="AK19" s="0" t="inlineStr">
         <is>
           <r>
@@ -6260,51 +6260,54 @@
         <is>
           <r>
             <rPr/>
             <t>1:5</t>
           </r>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>7</t>
           </r>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>7</t>
+          </r>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Wesseling Vermins - Softball</t>
           </r>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>DBV</t>
           </r>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Hohneiker Volker</t>
           </r>
         </is>
@@ -8453,67 +8456,67 @@
             <t>C</t>
           </r>
         </is>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>C-079660-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="T38" s="4"/>
       <c r="U38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>Weinmann Michael</t>
+            <t>Julian Hetzel Matteo</t>
           </r>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B</t>
+            <t>C</t>
           </r>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B-040143-UMP-BB</t>
+            <t>C-076178-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="Y38" s="4"/>
       <c r="Z38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="AA38" s="0"/>
       <c r="AB38" s="0"/>
       <c r="AC38" s="0"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="0"/>
       <c r="AF38" s="0"/>
       <c r="AG38" s="0"/>
       <c r="AH38" s="0"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="0"/>
       <c r="AK38" s="0" t="inlineStr">
         <is>
           <r>
@@ -11037,51 +11040,54 @@
         <is>
           <r>
             <rPr/>
             <t>0:1</t>
           </r>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>7</t>
           </r>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>7</t>
+          </r>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Wesseling Vermins - Softball</t>
           </r>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>DBV</t>
           </r>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Hohneiker Volker</t>
           </r>
         </is>
@@ -15559,124 +15565,225 @@
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>SG Ladenburg Romans 2/Mannheim Tornados</t>
           </r>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
+          <r>
+            <rPr/>
+            <t>10:3</t>
+          </r>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>gespielt</t>
+          </r>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>5</t>
+          </r>
+        </is>
+      </c>
+      <c r="N69" s="0" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="L69" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics - Baseball</t>
           </r>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="Q69" s="0"/>
-[...1 lines deleted...]
-      <c r="S69" s="0"/>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Steigert Christian</t>
+          </r>
+        </is>
+      </c>
+      <c r="R69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="S69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054025-UMP-BB</t>
+          </r>
+        </is>
+      </c>
       <c r="T69" s="4"/>
-      <c r="U69" s="0"/>
-[...2 lines deleted...]
-      <c r="X69" s="0"/>
+      <c r="U69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
+      <c r="V69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Huber Denny</t>
+          </r>
+        </is>
+      </c>
+      <c r="W69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D</t>
+          </r>
+        </is>
+      </c>
+      <c r="X69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D-061792-UMP</t>
+          </r>
+        </is>
+      </c>
       <c r="Y69" s="4"/>
-      <c r="Z69" s="0"/>
+      <c r="Z69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
       <c r="AA69" s="0"/>
       <c r="AB69" s="0"/>
       <c r="AC69" s="0"/>
       <c r="AD69" s="4"/>
       <c r="AE69" s="0"/>
       <c r="AF69" s="0"/>
       <c r="AG69" s="0"/>
       <c r="AH69" s="0"/>
       <c r="AI69" s="4"/>
       <c r="AJ69" s="0"/>
       <c r="AK69" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="AL69" s="0"/>
-[...4 lines deleted...]
-      <c r="AQ69" s="0"/>
+      <c r="AL69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Holzwarth Rüdiger</t>
+          </r>
+        </is>
+      </c>
+      <c r="AM69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AN69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054779-SCO</t>
+          </r>
+        </is>
+      </c>
+      <c r="AO69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Degener Volker</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AQ69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-078360-SCO</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BWBSV</t>
           </r>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>JUGLL I</t>
           </r>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BB</t>
           </r>
         </is>
@@ -19207,58 +19314,61 @@
         <is>
           <r>
             <rPr/>
             <t>Freiberg Brewers</t>
           </r>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Heilbronn Pirates</t>
           </r>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>10:12</t>
+          </r>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Freiberg Brewers - Kunstrasenplatz am Wasen</t>
           </r>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
@@ -19954,124 +20064,225 @@
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>SG Ladenburg Romans 2/Mannheim Tornados</t>
           </r>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
+          <r>
+            <rPr/>
+            <t>10:0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>gespielt</t>
+          </r>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>5</t>
+          </r>
+        </is>
+      </c>
+      <c r="N87" s="0" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="L87" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics - Baseball</t>
           </r>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="Q87" s="0"/>
-[...1 lines deleted...]
-      <c r="S87" s="0"/>
+      <c r="Q87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Huber Denny</t>
+          </r>
+        </is>
+      </c>
+      <c r="R87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D</t>
+          </r>
+        </is>
+      </c>
+      <c r="S87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D-061792-UMP</t>
+          </r>
+        </is>
+      </c>
       <c r="T87" s="4"/>
-      <c r="U87" s="0"/>
-[...2 lines deleted...]
-      <c r="X87" s="0"/>
+      <c r="U87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
+      <c r="V87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Steigert Christian</t>
+          </r>
+        </is>
+      </c>
+      <c r="W87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="X87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054025-UMP-BB</t>
+          </r>
+        </is>
+      </c>
       <c r="Y87" s="4"/>
-      <c r="Z87" s="0"/>
+      <c r="Z87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
       <c r="AA87" s="0"/>
       <c r="AB87" s="0"/>
       <c r="AC87" s="0"/>
       <c r="AD87" s="4"/>
       <c r="AE87" s="0"/>
       <c r="AF87" s="0"/>
       <c r="AG87" s="0"/>
       <c r="AH87" s="0"/>
       <c r="AI87" s="4"/>
       <c r="AJ87" s="0"/>
       <c r="AK87" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="AL87" s="0"/>
-[...4 lines deleted...]
-      <c r="AQ87" s="0"/>
+      <c r="AL87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Holzwarth Rüdiger</t>
+          </r>
+        </is>
+      </c>
+      <c r="AM87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AN87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054779-SCO</t>
+          </r>
+        </is>
+      </c>
+      <c r="AO87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Degener Volker</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AQ87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-078360-SCO</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BWBSV</t>
           </r>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>JUGLL I</t>
           </r>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BB</t>
           </r>
         </is>
@@ -21823,72 +22034,78 @@
         <is>
           <r>
             <rPr/>
             <t>Villingendorf Cavemen</t>
           </r>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Taínos Arawak Esslingen</t>
           </r>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>26:11</t>
+          </r>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>9</t>
+          </r>
         </is>
       </c>
       <c r="O95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Villingendorf Cavemen - Ballpark 'Riedwasen' Villingendorf</t>
           </r>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Villingendorf Cavemen</t>
           </r>
         </is>
       </c>
       <c r="Q95" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Sauerland Jan</t>
           </r>
         </is>