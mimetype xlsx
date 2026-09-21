--- v0 (2026-09-20)
+++ v1 (2026-09-21)
@@ -3420,72 +3420,78 @@
         <is>
           <r>
             <rPr/>
             <t>Villingendorf Cavemen</t>
           </r>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Taínos Arawak Esslingen</t>
           </r>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>26:11</t>
+          </r>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>9</t>
+          </r>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Villingendorf Cavemen - Ballpark 'Riedwasen' Villingendorf</t>
           </r>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Villingendorf Cavemen</t>
           </r>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Sauerland Jan</t>
           </r>
         </is>
@@ -5414,58 +5420,61 @@
         <is>
           <r>
             <rPr/>
             <t>Freiberg Brewers</t>
           </r>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Heilbronn Pirates</t>
           </r>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>10:12</t>
+          </r>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>geplant</t>
+            <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>9</t>
           </r>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Freiberg Brewers - Kunstrasenplatz am Wasen</t>
           </r>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
@@ -9465,67 +9474,67 @@
             <t>C</t>
           </r>
         </is>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>C-079660-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="T37" s="4"/>
       <c r="U37" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>Weinmann Michael</t>
+            <t>Julian Hetzel Matteo</t>
           </r>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B</t>
+            <t>C</t>
           </r>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B-040143-UMP-BB</t>
+            <t>C-076178-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="Y37" s="4"/>
       <c r="Z37" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="AA37" s="0"/>
       <c r="AB37" s="0"/>
       <c r="AC37" s="0"/>
       <c r="AD37" s="4"/>
       <c r="AE37" s="0"/>
       <c r="AF37" s="0"/>
       <c r="AG37" s="0"/>
       <c r="AH37" s="0"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="0"/>
       <c r="AK37" s="0" t="inlineStr">
         <is>
           <r>
@@ -9727,67 +9736,67 @@
             <t>C</t>
           </r>
         </is>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>C-079660-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="T38" s="4"/>
       <c r="U38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>Weinmann Michael</t>
+            <t>Julian Hetzel Matteo</t>
           </r>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B</t>
+            <t>C</t>
           </r>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
-            <t>B-040143-UMP-BB</t>
+            <t>C-076178-UMP-BB</t>
           </r>
         </is>
       </c>
       <c r="Y38" s="4"/>
       <c r="Z38" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Nein</t>
           </r>
         </is>
       </c>
       <c r="AA38" s="0"/>
       <c r="AB38" s="0"/>
       <c r="AC38" s="0"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="0"/>
       <c r="AF38" s="0"/>
       <c r="AG38" s="0"/>
       <c r="AH38" s="0"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="0"/>
       <c r="AK38" s="0" t="inlineStr">
         <is>
           <r>
@@ -13734,124 +13743,225 @@
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>SG Ladenburg Romans 2/Mannheim Tornados</t>
           </r>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
+          <r>
+            <rPr/>
+            <t>10:3</t>
+          </r>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>gespielt</t>
+          </r>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>5</t>
+          </r>
+        </is>
+      </c>
+      <c r="N55" s="0" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="L55" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics - Baseball</t>
           </r>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="Q55" s="0"/>
-[...1 lines deleted...]
-      <c r="S55" s="0"/>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Steigert Christian</t>
+          </r>
+        </is>
+      </c>
+      <c r="R55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="S55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054025-UMP-BB</t>
+          </r>
+        </is>
+      </c>
       <c r="T55" s="4"/>
-      <c r="U55" s="0"/>
-[...2 lines deleted...]
-      <c r="X55" s="0"/>
+      <c r="U55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
+      <c r="V55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Huber Denny</t>
+          </r>
+        </is>
+      </c>
+      <c r="W55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D</t>
+          </r>
+        </is>
+      </c>
+      <c r="X55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D-061792-UMP</t>
+          </r>
+        </is>
+      </c>
       <c r="Y55" s="4"/>
-      <c r="Z55" s="0"/>
+      <c r="Z55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
       <c r="AA55" s="0"/>
       <c r="AB55" s="0"/>
       <c r="AC55" s="0"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="0"/>
       <c r="AF55" s="0"/>
       <c r="AG55" s="0"/>
       <c r="AH55" s="0"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="0"/>
       <c r="AK55" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="AL55" s="0"/>
-[...4 lines deleted...]
-      <c r="AQ55" s="0"/>
+      <c r="AL55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Holzwarth Rüdiger</t>
+          </r>
+        </is>
+      </c>
+      <c r="AM55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AN55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054779-SCO</t>
+          </r>
+        </is>
+      </c>
+      <c r="AO55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Degener Volker</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AQ55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-078360-SCO</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BWBSV</t>
           </r>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>SCHLL II</t>
           </r>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BB</t>
           </r>
         </is>
@@ -13892,124 +14002,225 @@
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>-</t>
           </r>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>SG Ladenburg Romans 2/Mannheim Tornados</t>
           </r>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
+          <r>
+            <rPr/>
+            <t>10:0</t>
+          </r>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>gespielt</t>
+          </r>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>5</t>
+          </r>
+        </is>
+      </c>
+      <c r="N56" s="0" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="L56" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics - Baseball</t>
           </r>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="Q56" s="0"/>
-[...1 lines deleted...]
-      <c r="S56" s="0"/>
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Huber Denny</t>
+          </r>
+        </is>
+      </c>
+      <c r="R56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D</t>
+          </r>
+        </is>
+      </c>
+      <c r="S56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>D-061792-UMP</t>
+          </r>
+        </is>
+      </c>
       <c r="T56" s="4"/>
-      <c r="U56" s="0"/>
-[...2 lines deleted...]
-      <c r="X56" s="0"/>
+      <c r="U56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
+      <c r="V56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Steigert Christian</t>
+          </r>
+        </is>
+      </c>
+      <c r="W56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="X56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054025-UMP-BB</t>
+          </r>
+        </is>
+      </c>
       <c r="Y56" s="4"/>
-      <c r="Z56" s="0"/>
+      <c r="Z56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Nein</t>
+          </r>
+        </is>
+      </c>
       <c r="AA56" s="0"/>
       <c r="AB56" s="0"/>
       <c r="AC56" s="0"/>
       <c r="AD56" s="4"/>
       <c r="AE56" s="0"/>
       <c r="AF56" s="0"/>
       <c r="AG56" s="0"/>
       <c r="AH56" s="0"/>
       <c r="AI56" s="4"/>
       <c r="AJ56" s="0"/>
       <c r="AK56" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Neuenburg Atomics</t>
           </r>
         </is>
       </c>
-      <c r="AL56" s="0"/>
-[...4 lines deleted...]
-      <c r="AQ56" s="0"/>
+      <c r="AL56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Holzwarth Rüdiger</t>
+          </r>
+        </is>
+      </c>
+      <c r="AM56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AN56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-054779-SCO</t>
+          </r>
+        </is>
+      </c>
+      <c r="AO56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>Degener Volker</t>
+          </r>
+        </is>
+      </c>
+      <c r="AP56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C</t>
+          </r>
+        </is>
+      </c>
+      <c r="AQ56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <rPr/>
+            <t>C-078360-SCO</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BWBSV</t>
           </r>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>SCHLL II</t>
           </r>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>BB</t>
           </r>
         </is>
@@ -22946,51 +23157,54 @@
         <is>
           <r>
             <rPr/>
             <t>1:5</t>
           </r>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>7</t>
           </r>
         </is>
       </c>
       <c r="N99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>7</t>
+          </r>
         </is>
       </c>
       <c r="O99" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Wesseling Vermins - Softball</t>
           </r>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>DBV</t>
           </r>
         </is>
       </c>
       <c r="Q99" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Hohneiker Volker</t>
           </r>
         </is>
@@ -23184,51 +23398,54 @@
         <is>
           <r>
             <rPr/>
             <t>0:1</t>
           </r>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>gespielt</t>
           </r>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>7</t>
           </r>
         </is>
       </c>
       <c r="N100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <r>
+            <rPr/>
+            <t>7</t>
+          </r>
         </is>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Wesseling Vermins - Softball</t>
           </r>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>DBV</t>
           </r>
         </is>
       </c>
       <c r="Q100" s="0" t="inlineStr">
         <is>
           <r>
             <rPr/>
             <t>Hohneiker Volker</t>
           </r>
         </is>